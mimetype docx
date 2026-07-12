--- v0 (2025-12-16)
+++ v1 (2026-07-12)
@@ -170,113 +170,74 @@
         <w:t xml:space="preserve">Over: Bureau Grotesk</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Bureau Grotesk is een ontwerpbureau dat zich sinds 2013 inzet om cultuur en maatschappij bij elkaar te brengen. Ze creëren opvallende concepten, kleurrijke identiteiten en scherpe communicatie. Zo zoeken ze altijd naar nieuwe manieren om mensen enthousiast te maken voor ideeën. In de afgelopen jaren werkten ze onder andere voor het Eye Filmmuseum, Desperados, het Openbaar Ministerie en het Leiden International Film Festival.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Newsroom</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Bekijk het volledige persbericht inclusief meer foto's en video's in onze Newsroom.</w:t>
+        <w:t xml:space="preserve">Bekijk het volledige persbericht inclusief meer media in onze Newsroom.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Bekijk het volledige persbericht</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Bekijk alle voorgaande persberichten</w:t>
         </w:r>
       </w:hyperlink>
-    </w:p>
-[...37 lines deleted...]
-      </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>